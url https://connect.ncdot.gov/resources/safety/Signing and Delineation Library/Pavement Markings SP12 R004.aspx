--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -53,88 +53,94 @@
       <w:r w:rsidR="009B3B10" w:rsidRPr="009B3B10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3192"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B3B10" w:rsidRPr="004F1661" w14:paraId="2FA1124B" w14:textId="77777777" w:rsidTr="007476E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C80EC7" w14:textId="14F2CA31" w:rsidR="009B3B10" w:rsidRPr="004F1661" w:rsidRDefault="009B3B10" w:rsidP="007476E3">
+          <w:p w14:paraId="69C80EC7" w14:textId="5B001370" w:rsidR="009B3B10" w:rsidRPr="004F1661" w:rsidRDefault="009B3B10" w:rsidP="007476E3">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="005E7C12">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="005E7C12">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-26)</w:t>
+            </w:r>
+            <w:r w:rsidR="00472829">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>(Rev. 6-16-26)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AEBE546" w14:textId="278404A4" w:rsidR="009B3B10" w:rsidRPr="004F1661" w:rsidRDefault="005E7C12" w:rsidP="007476E3">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1087, 1205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -575,543 +581,586 @@
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6137"/>
         <w:gridCol w:w="3213"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="107A9FED" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18730B06" w14:textId="43273ECD" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="00171CE9" w:rsidP="007E206E">
+          <w:p w14:paraId="18730B06" w14:textId="43273ECD" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="00171CE9" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>TABLE 1087-1A                                                                                                                         P</w:t>
             </w:r>
             <w:r w:rsidR="005E7C12" w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">HYSICAL PROPERTIES </w:t>
             </w:r>
             <w:r w:rsidR="005E7C12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="005E7C12" w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>OF THERMOPLASTIC PAVEMENT MARKINGS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="6237DA8C" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B560A28" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="4B560A28" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED0902D" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="3ED0902D" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>By Weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="35F93FA3" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C822A6" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="13C822A6" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Alkyd/Maleic Binder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE60275" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="7FE60275" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>18.0% Min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="6CABEC9A" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360B10E1" w14:textId="5EBE9019" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="360B10E1" w14:textId="5EBE9019" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Premixed </w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t xml:space="preserve">Glass Beads </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (AASHTO M 247 </w:t>
             </w:r>
             <w:r w:rsidR="003335FF">
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r>
               <w:t>Type 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61935836" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="61935836" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t>.0% Min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="7B41FC63" w14:textId="77777777" w:rsidTr="005E7C12">
         <w:trPr>
           <w:trHeight w:val="620"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA0B9BF" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="1AA0B9BF" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Titanium Dioxide Pigment (ASTM D476 Type 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23029A26" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="23029A26" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>10.0% Min.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (white)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B1F4FB6" w14:textId="7E40BAAF" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="005E7C12">
+          <w:p w14:paraId="7B1F4FB6" w14:textId="7E40BAAF" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1.5% Min. (yellow) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="529A791A" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRDefault="005E7C12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6137"/>
         <w:gridCol w:w="3213"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="1A5D4F03" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B32E3E2" w14:textId="3631E430" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="00171CE9" w:rsidP="007E206E">
+          <w:p w14:paraId="6B32E3E2" w14:textId="3631E430" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="00171CE9" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>TABLE 1087-1B                                                                                                                 P</w:t>
             </w:r>
             <w:r w:rsidR="005E7C12" w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">HYSICAL PROPERTIES </w:t>
             </w:r>
             <w:r w:rsidR="005E7C12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="005E7C12" w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">OF </w:t>
             </w:r>
             <w:r w:rsidR="005E7C12">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>INTEGRATED MULTIPOLYMER (IMP)</w:t>
             </w:r>
             <w:r w:rsidR="005E7C12" w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> PAVEMENT MARKINGS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="152AEEFC" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08ACEDF3" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="08ACEDF3" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D313E2B" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="6D313E2B" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>By Weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="61A35CAF" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1EFAA9" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="2B1EFAA9" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Binder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E82F950" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="5E82F950" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t>.0% Min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="17D55C89" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5327919F" w14:textId="1446D12D" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="5327919F" w14:textId="1446D12D" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Premixed </w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t xml:space="preserve">Glass Beads </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (AASHTO M 247 – Type 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="300A57C1" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="300A57C1" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t>.0% Min</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="179C448E" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4BA9F1" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="00B359E4" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="6F4BA9F1" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="00B359E4" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B359E4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Titanium </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B359E4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Dioxide</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B359E4">
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pigment (ASTM D476 Type 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C368E7" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="44C368E7" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>10.0% Min.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (white only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="5604175D" w14:textId="77777777" w:rsidTr="007E206E">
+      <w:tr w:rsidR="005E7C12" w:rsidRPr="001331BB" w14:paraId="5604175D" w14:textId="77777777" w:rsidTr="006A310F">
         <w:trPr>
+          <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60FEBEDF" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="00B359E4" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="60FEBEDF" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="00B359E4" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Inert</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Filler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1718" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27ED4F33" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="007E206E">
+          <w:p w14:paraId="27ED4F33" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRPr="001331BB" w:rsidRDefault="005E7C12" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15% Max white / 24% Max Yellow</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D8B39FC" w14:textId="77777777" w:rsidR="005E7C12" w:rsidRDefault="005E7C12" w:rsidP="005E7C12">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E2A8D89" w14:textId="143CA180" w:rsidR="005E7C12" w:rsidRDefault="005E7C12" w:rsidP="005E7C12">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="001331BB">
         <w:t>Use white</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> material</w:t>
       </w:r>
       <w:r w:rsidRPr="001331BB">
@@ -2235,485 +2284,533 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4000"/>
         <w:gridCol w:w="2674"/>
         <w:gridCol w:w="2676"/>
       </w:tblGrid>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="74445123" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E10C437" w14:textId="77E92534" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00171CE9" w:rsidP="007E206E">
+          <w:p w14:paraId="4E10C437" w14:textId="77E92534" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00171CE9" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">TABLE 1087-2                                                                                                                                  </w:t>
             </w:r>
             <w:r w:rsidR="00ED6713">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>GL</w:t>
             </w:r>
             <w:r w:rsidR="00585B5D" w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ASS BEAD GRADATION REQUIREMENTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="3701E50B" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE99FC7" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="7BE99FC7" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sieve Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2861" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA37D11" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="4CA37D11" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Gradation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Requirements</w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB" w:rsidDel="00D91758">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="22504373" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBCB81A" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="5EBCB81A" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08EFA6E0" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="08EFA6E0" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Minimum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE1824A" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="6CE1824A" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Maximum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="7F398EB3" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C386246" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="7C386246" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Passing #20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1F0CEB" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="1A1F0CEB" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>95</w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="343F6605" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="343F6605" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="08E90ADF" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2474C4" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="5E2474C4" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Retained on #30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A07A44" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="37A07A44" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="227F4E3C" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="227F4E3C" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="026BAA6F" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F52D3E4" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="6F52D3E4" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Retained on #50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5797CB96" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="5797CB96" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="756A19C6" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="756A19C6" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="055818D2" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77760E35" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="77760E35" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Retained on #80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="070BF5B4" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="070BF5B4" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70DDBAE7" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="70DDBAE7" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t>0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="66AA6D3F" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBCEF28" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="1FBCEF28" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Passing #80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2F9438" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="2E2F9438" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7255F524" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="7255F524" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="001331BB">
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585B5D" w:rsidRPr="001331BB" w14:paraId="160704CC" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="332DFDCD" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="332DFDCD" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>Retained on #200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="066E7B3E" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="066E7B3E" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="577A9DDD" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="007E206E">
+          <w:p w14:paraId="577A9DDD" w14:textId="77777777" w:rsidR="00585B5D" w:rsidRPr="001331BB" w:rsidRDefault="00585B5D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001331BB">
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FC1EE8E" w14:textId="77777777" w:rsidR="00131215" w:rsidRDefault="00131215" w:rsidP="00585B5D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39908ABF" w14:textId="2439909B" w:rsidR="00585B5D" w:rsidRDefault="00585B5D" w:rsidP="00585B5D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F40D9F">
@@ -6351,398 +6448,430 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4333"/>
         <w:gridCol w:w="1754"/>
         <w:gridCol w:w="3263"/>
       </w:tblGrid>
       <w:tr w:rsidR="0076319D" w:rsidRPr="00217C98" w14:paraId="1C030B04" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F30BE58" w14:textId="3CE88030" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="00171CE9" w:rsidP="007E206E">
+          <w:p w14:paraId="4F30BE58" w14:textId="3CE88030" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="00171CE9" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>TABLE 1205-6                                                                                                   R</w:t>
             </w:r>
             <w:r w:rsidR="0076319D" w:rsidRPr="00217C98">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">EFLECTOMETER REQUIREMENTS </w:t>
             </w:r>
             <w:r w:rsidR="0076319D" w:rsidRPr="00217C98">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
               <w:t>FOR PAINT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076319D" w:rsidRPr="00217C98" w14:paraId="5B5AA814" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2317" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCA5226" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="3BCA5226" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217C98">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BBE5066" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="5BBE5066" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217C98">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Color</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1F35AB" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="2F1F35AB" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217C98">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reflectivity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076319D" w:rsidRPr="00217C98" w14:paraId="1A0BEA8D" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2317" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEEE1A1" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="3FEEE1A1" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00131E6C">
               <w:t>Standard Glass Beads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A52B993" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="4A52B993" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131E6C">
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A61F4E" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="62A61F4E" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131E6C">
               <w:t>225 mcd/lux/m</w:t>
             </w:r>
             <w:r w:rsidRPr="00217C98">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076319D" w:rsidRPr="00217C98" w14:paraId="3DEDB415" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:trHeight w:val="296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2317" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5631D653" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="5631D653" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:ind w:left="2160"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50F80358" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="50F80358" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131E6C">
               <w:t>Yellow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A534F6" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="55A534F6" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00217C98" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131E6C">
               <w:t>200 mcd/lux/m</w:t>
             </w:r>
             <w:r w:rsidRPr="00217C98">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076319D" w:rsidRPr="00217C98" w14:paraId="5A79A679" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:trHeight w:val="296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2317" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="632266FD" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="632266FD" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">         High Performance Glass Beads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D5DE30" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="39D5DE30" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB9AEF4" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="5CB9AEF4" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>425</w:t>
             </w:r>
             <w:r w:rsidRPr="00131E6C">
               <w:t xml:space="preserve"> mcd/lux/m</w:t>
             </w:r>
             <w:r w:rsidRPr="00217C98">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076319D" w:rsidRPr="00217C98" w14:paraId="54551DA2" w14:textId="77777777" w:rsidTr="007E206E">
         <w:trPr>
           <w:trHeight w:val="296"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2317" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07F45603" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="07F45603" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:ind w:left="2160"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="439473B4" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="439473B4" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Yellow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3127863A" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="007E206E">
+          <w:p w14:paraId="3127863A" w14:textId="77777777" w:rsidR="0076319D" w:rsidRPr="00131E6C" w:rsidRDefault="0076319D" w:rsidP="006A310F">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
               <w:suppressLineNumbers/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>325</w:t>
             </w:r>
             <w:r w:rsidRPr="00131E6C">
               <w:t xml:space="preserve"> mcd/lux/m</w:t>
             </w:r>
             <w:r w:rsidRPr="00217C98">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73098498" w14:textId="77777777" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8115EF" w14:textId="5EC96DE5" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
+    <w:p w14:paraId="6C8115EF" w14:textId="35C7AB95" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Page </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
@@ -6795,60 +6924,102 @@
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="0076319D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MEASUREMENT AND PAYMENT</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>lines 5-7</w:t>
       </w:r>
       <w:r>
-        <w:t>, delete the second sentence of the first paragraph.</w:t>
+        <w:t xml:space="preserve">, delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F90">
+        <w:t xml:space="preserve">and replace </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the second sentence of the first paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F90">
+        <w:t xml:space="preserve"> with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4890E7D8" w14:textId="77777777" w:rsidR="00EF2F90" w:rsidRDefault="00EF2F90" w:rsidP="0076319D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DE76C2" w14:textId="0F215BEF" w:rsidR="00EF2F90" w:rsidRDefault="00EF2F90" w:rsidP="0076319D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00131E6C">
+        <w:t xml:space="preserve">In addition, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131E6C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Paint Pavement Marking Lines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131E6C">
+        <w:t xml:space="preserve"> will be paid per linear foot for each 15 mil application placed in accordance with Subarticle 1205-8(C)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2A3C">
+        <w:t>for temporary pavement markings during temporary traffic patterns</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F336B96" w14:textId="77777777" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="611ABBE3" w14:textId="10B5D97F" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
+    <w:p w14:paraId="611ABBE3" w14:textId="480E46C0" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Page </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
@@ -6901,60 +7072,102 @@
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="0076319D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MEASUREMENT AND PAYMENT</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>lines 12-14</w:t>
       </w:r>
       <w:r>
-        <w:t>, delete the second sentence of the second paragraph.</w:t>
+        <w:t xml:space="preserve">, delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F90">
+        <w:t xml:space="preserve">and replace </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the second sentence of the second paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F90">
+        <w:t xml:space="preserve"> with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE2D02A" w14:textId="77777777" w:rsidR="00EF2F90" w:rsidRDefault="00EF2F90" w:rsidP="0076319D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BEB791" w14:textId="1C49B405" w:rsidR="00EF2F90" w:rsidRDefault="00EF2F90" w:rsidP="0076319D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00131E6C">
+        <w:t xml:space="preserve">In addition, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131E6C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Paint Pavement Marking Symbols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131E6C">
+        <w:t xml:space="preserve"> will be paid for each 15 mil application placed in accordance with Subarticle 1205-8(C)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2A3C">
+        <w:t>for temporary pavement markings during temporary traffic patterns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131E6C">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A564DA" w14:textId="77777777" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FEB484C" w14:textId="5F867462" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
+    <w:p w14:paraId="5FEB484C" w14:textId="66BD027F" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Page </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
@@ -7007,51 +7220,93 @@
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="0076319D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MEASUREMENT AND PAYMENT</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>lines 17-19</w:t>
       </w:r>
       <w:r>
-        <w:t>, delete the third sentence of the third paragraph.</w:t>
+        <w:t xml:space="preserve">, delete </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F90">
+        <w:t xml:space="preserve">and replace </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the third sentence of the third paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2F90">
+        <w:t xml:space="preserve"> with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFA39A2" w14:textId="77777777" w:rsidR="00EF2F90" w:rsidRDefault="00EF2F90" w:rsidP="0076319D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C1ADF1" w14:textId="78EF953E" w:rsidR="00EF2F90" w:rsidRDefault="00EF2F90" w:rsidP="0076319D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00131E6C">
+        <w:t xml:space="preserve">In addition, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131E6C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Paint Pavement Marking Characters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131E6C">
+        <w:t xml:space="preserve"> will be paid for each 15 mil application placed in accordance with Subarticle 1205-8(C)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2A3C">
+        <w:t>for temporary pavement markings during temporary traffic patterns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131E6C">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771E4934" w14:textId="77777777" w:rsidR="0076319D" w:rsidRDefault="0076319D" w:rsidP="0076319D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FC6AE01" w14:textId="3E9696AD" w:rsidR="008170C0" w:rsidRDefault="008170C0" w:rsidP="008170C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F40D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Page </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7396,97 +7651,96 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="929" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0D513D4D" w14:textId="67D0CEB5" w:rsidR="008170C0" w:rsidRPr="00131E6C" w:rsidRDefault="008170C0" w:rsidP="007E206E">
             <w:r w:rsidRPr="008170C0">
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008170C0" w:rsidRPr="00131E6C" w14:paraId="75061DDF" w14:textId="77777777" w:rsidTr="008170C0">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4071" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7F7B480C" w14:textId="287B5CD5" w:rsidR="008170C0" w:rsidRPr="00131E6C" w:rsidRDefault="008170C0" w:rsidP="007E206E">
             <w:pPr>
               <w:ind w:left="360" w:hanging="360"/>
             </w:pPr>
             <w:r w:rsidRPr="008170C0">
-              <w:lastRenderedPageBreak/>
               <w:t>Integrated Multipolymer Pavement Marking Characters, __ mils</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="929" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3787EFC5" w14:textId="646926DB" w:rsidR="008170C0" w:rsidRPr="00131E6C" w:rsidRDefault="008170C0" w:rsidP="007E206E">
             <w:r w:rsidRPr="008170C0">
               <w:t>Each</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E1B1725" w14:textId="77777777" w:rsidR="002C06A1" w:rsidRDefault="002C06A1" w:rsidP="00DA1BC6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002C06A1">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13455899" w14:textId="77777777" w:rsidR="00F659E6" w:rsidRDefault="00F659E6">
+    <w:p w14:paraId="516487B1" w14:textId="77777777" w:rsidR="000F36DE" w:rsidRDefault="000F36DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B5F30FC" w14:textId="77777777" w:rsidR="00F659E6" w:rsidRDefault="00F659E6">
+    <w:p w14:paraId="2AEB2239" w14:textId="77777777" w:rsidR="000F36DE" w:rsidRDefault="000F36DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New (W1)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -7494,58 +7748,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BDE631C" w14:textId="77777777" w:rsidR="00F659E6" w:rsidRDefault="00F659E6">
+    <w:p w14:paraId="17C773E7" w14:textId="77777777" w:rsidR="000F36DE" w:rsidRDefault="000F36DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51A30AD6" w14:textId="77777777" w:rsidR="00F659E6" w:rsidRDefault="00F659E6">
+    <w:p w14:paraId="397F501D" w14:textId="77777777" w:rsidR="000F36DE" w:rsidRDefault="000F36DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="336E1D32" w14:textId="77777777" w:rsidR="00A01B0F" w:rsidRPr="00AF68C4" w:rsidRDefault="00A01B0F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -7922,228 +8176,240 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00855E65"/>
     <w:rsid w:val="00014EC1"/>
     <w:rsid w:val="00050BF0"/>
     <w:rsid w:val="0005130C"/>
     <w:rsid w:val="00072804"/>
     <w:rsid w:val="00075B39"/>
     <w:rsid w:val="00094D97"/>
     <w:rsid w:val="000C19C3"/>
     <w:rsid w:val="000C49B7"/>
     <w:rsid w:val="000D2BB6"/>
     <w:rsid w:val="000D6E26"/>
     <w:rsid w:val="000E771C"/>
+    <w:rsid w:val="000F36DE"/>
     <w:rsid w:val="00102729"/>
     <w:rsid w:val="00102CA7"/>
     <w:rsid w:val="00122E8B"/>
     <w:rsid w:val="00126209"/>
     <w:rsid w:val="00131215"/>
     <w:rsid w:val="00137719"/>
     <w:rsid w:val="00144D78"/>
     <w:rsid w:val="001509A4"/>
     <w:rsid w:val="00152C15"/>
     <w:rsid w:val="00171CE9"/>
     <w:rsid w:val="0017336F"/>
     <w:rsid w:val="001A7B3B"/>
     <w:rsid w:val="001C1532"/>
     <w:rsid w:val="001C1782"/>
     <w:rsid w:val="002007B9"/>
     <w:rsid w:val="00256372"/>
     <w:rsid w:val="00257DD2"/>
     <w:rsid w:val="00264F23"/>
     <w:rsid w:val="00285BE3"/>
     <w:rsid w:val="00286AF2"/>
     <w:rsid w:val="002B124D"/>
     <w:rsid w:val="002B6943"/>
     <w:rsid w:val="002C06A1"/>
     <w:rsid w:val="002E112D"/>
     <w:rsid w:val="00306A98"/>
     <w:rsid w:val="003335FF"/>
     <w:rsid w:val="003422B7"/>
     <w:rsid w:val="003444E6"/>
     <w:rsid w:val="00364307"/>
     <w:rsid w:val="00373A70"/>
     <w:rsid w:val="00374181"/>
     <w:rsid w:val="003B55A9"/>
     <w:rsid w:val="003C7494"/>
     <w:rsid w:val="003F2A56"/>
     <w:rsid w:val="00410DD9"/>
     <w:rsid w:val="00444018"/>
     <w:rsid w:val="0045401A"/>
+    <w:rsid w:val="004547CD"/>
     <w:rsid w:val="004562DB"/>
     <w:rsid w:val="00457B45"/>
     <w:rsid w:val="00461AC4"/>
     <w:rsid w:val="0046466E"/>
     <w:rsid w:val="004672E0"/>
+    <w:rsid w:val="00472829"/>
     <w:rsid w:val="00483823"/>
     <w:rsid w:val="004A567A"/>
     <w:rsid w:val="004B3016"/>
     <w:rsid w:val="004B71B2"/>
     <w:rsid w:val="004C2E6A"/>
     <w:rsid w:val="004E2CB6"/>
     <w:rsid w:val="004E5411"/>
     <w:rsid w:val="004F1661"/>
     <w:rsid w:val="004F6BDD"/>
     <w:rsid w:val="0052502B"/>
     <w:rsid w:val="00541DF1"/>
     <w:rsid w:val="00552223"/>
     <w:rsid w:val="005532C7"/>
     <w:rsid w:val="00556CC3"/>
     <w:rsid w:val="00557D6C"/>
     <w:rsid w:val="005610F8"/>
     <w:rsid w:val="00571280"/>
     <w:rsid w:val="00572080"/>
     <w:rsid w:val="00585B5D"/>
     <w:rsid w:val="005A553E"/>
     <w:rsid w:val="005B6318"/>
     <w:rsid w:val="005D5160"/>
     <w:rsid w:val="005D5ED2"/>
     <w:rsid w:val="005E4A58"/>
     <w:rsid w:val="005E5A53"/>
     <w:rsid w:val="005E7C12"/>
     <w:rsid w:val="0060230F"/>
     <w:rsid w:val="00642BE3"/>
     <w:rsid w:val="00647761"/>
     <w:rsid w:val="00673A77"/>
     <w:rsid w:val="006917BD"/>
+    <w:rsid w:val="006A310F"/>
     <w:rsid w:val="006A55F1"/>
     <w:rsid w:val="006A5FB9"/>
     <w:rsid w:val="006B166E"/>
     <w:rsid w:val="006D5DE6"/>
     <w:rsid w:val="006E6FA8"/>
     <w:rsid w:val="006E7982"/>
     <w:rsid w:val="007203B2"/>
     <w:rsid w:val="00725205"/>
+    <w:rsid w:val="00741121"/>
     <w:rsid w:val="007507C9"/>
     <w:rsid w:val="0076319D"/>
     <w:rsid w:val="00785A00"/>
     <w:rsid w:val="00785B24"/>
     <w:rsid w:val="00786260"/>
     <w:rsid w:val="00786873"/>
     <w:rsid w:val="007A47BC"/>
     <w:rsid w:val="007B17AF"/>
     <w:rsid w:val="007B38A2"/>
     <w:rsid w:val="007C27F4"/>
+    <w:rsid w:val="007C3606"/>
     <w:rsid w:val="007D5402"/>
+    <w:rsid w:val="007F18BF"/>
     <w:rsid w:val="007F5B86"/>
     <w:rsid w:val="008107F5"/>
     <w:rsid w:val="0081312B"/>
     <w:rsid w:val="008170C0"/>
     <w:rsid w:val="008407FA"/>
     <w:rsid w:val="00844106"/>
     <w:rsid w:val="00845390"/>
     <w:rsid w:val="00847AA3"/>
     <w:rsid w:val="00855E65"/>
     <w:rsid w:val="008562A0"/>
     <w:rsid w:val="008775F7"/>
     <w:rsid w:val="0089280D"/>
     <w:rsid w:val="008C4D6C"/>
     <w:rsid w:val="008C5C9F"/>
     <w:rsid w:val="009062A5"/>
     <w:rsid w:val="00967BBA"/>
     <w:rsid w:val="00983E9B"/>
     <w:rsid w:val="0098716C"/>
+    <w:rsid w:val="0099601B"/>
     <w:rsid w:val="009B3B10"/>
     <w:rsid w:val="009B5967"/>
     <w:rsid w:val="00A01B0F"/>
     <w:rsid w:val="00A01E45"/>
     <w:rsid w:val="00A207D0"/>
     <w:rsid w:val="00A2147E"/>
     <w:rsid w:val="00A507F7"/>
     <w:rsid w:val="00A6202F"/>
     <w:rsid w:val="00A756E3"/>
     <w:rsid w:val="00AB6D61"/>
     <w:rsid w:val="00AC55F0"/>
     <w:rsid w:val="00AC6F15"/>
     <w:rsid w:val="00AC7C11"/>
     <w:rsid w:val="00AE1594"/>
     <w:rsid w:val="00AF68C4"/>
     <w:rsid w:val="00B0035A"/>
     <w:rsid w:val="00B233E9"/>
     <w:rsid w:val="00B33F88"/>
     <w:rsid w:val="00B355EA"/>
     <w:rsid w:val="00B604C9"/>
     <w:rsid w:val="00B812E8"/>
     <w:rsid w:val="00BC3E6A"/>
     <w:rsid w:val="00BD3E45"/>
     <w:rsid w:val="00BD6E2C"/>
     <w:rsid w:val="00BE7FCC"/>
     <w:rsid w:val="00C03E05"/>
     <w:rsid w:val="00C43454"/>
     <w:rsid w:val="00C608A3"/>
     <w:rsid w:val="00C96578"/>
     <w:rsid w:val="00CA02A7"/>
     <w:rsid w:val="00CA13DE"/>
     <w:rsid w:val="00CA38EB"/>
     <w:rsid w:val="00CA7CEC"/>
     <w:rsid w:val="00CB05D1"/>
     <w:rsid w:val="00CB1F50"/>
     <w:rsid w:val="00CB4126"/>
     <w:rsid w:val="00CC615B"/>
     <w:rsid w:val="00CD2FED"/>
     <w:rsid w:val="00CD5CDF"/>
     <w:rsid w:val="00D01482"/>
     <w:rsid w:val="00D14AAC"/>
     <w:rsid w:val="00D23D1D"/>
     <w:rsid w:val="00DA1BC6"/>
     <w:rsid w:val="00DD6593"/>
     <w:rsid w:val="00DF4435"/>
     <w:rsid w:val="00E0255E"/>
     <w:rsid w:val="00E14142"/>
     <w:rsid w:val="00E153E2"/>
+    <w:rsid w:val="00E3521F"/>
     <w:rsid w:val="00E5534D"/>
     <w:rsid w:val="00E56026"/>
     <w:rsid w:val="00E753B3"/>
     <w:rsid w:val="00EC00E6"/>
     <w:rsid w:val="00ED6713"/>
     <w:rsid w:val="00EE1F39"/>
     <w:rsid w:val="00EE491A"/>
     <w:rsid w:val="00EE5ACD"/>
+    <w:rsid w:val="00EF2F90"/>
     <w:rsid w:val="00EF57E6"/>
     <w:rsid w:val="00F13C16"/>
     <w:rsid w:val="00F15528"/>
     <w:rsid w:val="00F26219"/>
     <w:rsid w:val="00F34C9F"/>
     <w:rsid w:val="00F40CE0"/>
     <w:rsid w:val="00F40D9F"/>
     <w:rsid w:val="00F60E88"/>
     <w:rsid w:val="00F62CB0"/>
     <w:rsid w:val="00F659E6"/>
+    <w:rsid w:val="00F6788C"/>
     <w:rsid w:val="00FA1F69"/>
     <w:rsid w:val="00FA4337"/>
+    <w:rsid w:val="00FA6BE2"/>
     <w:rsid w:val="00FD05FE"/>
     <w:rsid w:val="00FE3AE6"/>
     <w:rsid w:val="00FE4FF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -9124,87 +9390,59 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...21 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -9398,120 +9636,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <File_x0020_Category xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
+    <Provision xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">PAVEMENT MARKINGS</Provision>
+    <Geotech_x0020_Reference xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">false</Geotech_x0020_Reference>
+    <No_x002e_ xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">SP12R</No_x002e_>
+    <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">SP12 R004</Provision_x0020_Number>
+    <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2026-06</Let_x0020_Date>
+    <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
+    <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
+    <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1E8DEE1-F866-4BBE-A608-0C4A3047AD24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF8BADCA-D159-48C9-B41F-4EEF5BD92665}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02CA26CA-DB71-4615-9B2D-3D6C0DA1586E}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{041F1B4E-A362-44A3-A6F5-002725682198}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA81198-47B1-4E77-A63E-D4F75BAAD512}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9425e8c1-9722-47a7-a606-4c34966caaea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1585</Words>
-  <Characters>8816</Characters>
+  <Words>1571</Words>
+  <Characters>9554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>215</Lines>
-  <Paragraphs>89</Paragraphs>
+  <Lines>308</Lines>
+  <Paragraphs>166</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WORK ZONE INSTALLER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NCDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10312</CharactersWithSpaces>
+  <CharactersWithSpaces>10959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PAVEMENT MARKINGS</dc:title>
+  <dc:title>PROJECT SPECIAL PROVISIONS</dc:title>
   <dc:creator>fadams</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006D7BA4DC522AC84F97AE8002107D7316</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>e22f0367-c144-4e95-974f-77312d3f9111</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>29200</vt:r8>
   </property>
 </Properties>
 </file>