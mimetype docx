--- v1 (2026-05-13)
+++ v2 (2026-08-22)
@@ -9399,51 +9399,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f83bd9919101e7055509a1fe8f8ae0ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9677,51 +9677,51 @@
     <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">SP12 R004</Provision_x0020_Number>
     <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2026-06</Let_x0020_Date>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xsi:nil="true"/>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1E8DEE1-F866-4BBE-A608-0C4A3047AD24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF8BADCA-D159-48C9-B41F-4EEF5BD92665}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02CA26CA-DB71-4615-9B2D-3D6C0DA1586E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95AB514E-5BCF-4842-BCF3-B25EE127F0CC}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{041F1B4E-A362-44A3-A6F5-002725682198}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA81198-47B1-4E77-A63E-D4F75BAAD512}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9425e8c1-9722-47a7-a606-4c34966caaea"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>